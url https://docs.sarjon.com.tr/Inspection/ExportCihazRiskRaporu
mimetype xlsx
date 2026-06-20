--- v0 (2026-04-16)
+++ v1 (2026-06-20)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Rapor" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Rapor!$A$1:$H$144</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Rapor!$A$1:$H$254</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="171">
   <si>
     <t>Şirket Adı</t>
   </si>
   <si>
     <t>Lokasyon</t>
   </si>
   <si>
     <t>Marka</t>
   </si>
   <si>
     <t>Cihaz No</t>
   </si>
   <si>
     <t>Cihaz Tipi</t>
   </si>
   <si>
     <t>Kritik Adet</t>
   </si>
   <si>
     <t>Skor (%)</t>
   </si>
   <si>
     <t>Kalite</t>
   </si>
   <si>
@@ -192,159 +192,360 @@
   <si>
     <t>Botanik Park</t>
   </si>
   <si>
     <t>ASPOWER</t>
   </si>
   <si>
     <t>Eston Reşitpaşa</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Mil Park</t>
   </si>
   <si>
     <t>Onur Park</t>
   </si>
   <si>
     <t>Yasemin Apartmanı</t>
   </si>
   <si>
     <t>SİNO</t>
   </si>
   <si>
+    <t>Enay</t>
+  </si>
+  <si>
+    <t>Adenya Resort Hotels</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABB </t>
+  </si>
+  <si>
+    <t>Altın Başak Konutları</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUTEL </t>
+  </si>
+  <si>
+    <t>Altınşehir Sitesi</t>
+  </si>
+  <si>
+    <t>Atapark Kapalı Otopark</t>
+  </si>
+  <si>
+    <t>Avrupa Konutları Konya</t>
+  </si>
+  <si>
+    <t>Blue Heaven Beach</t>
+  </si>
+  <si>
+    <t>ABB</t>
+  </si>
+  <si>
+    <t>Çarşı Meram Konutları</t>
+  </si>
+  <si>
+    <t>Cesars Hotel</t>
+  </si>
+  <si>
+    <t>Çimhan Otomotiv</t>
+  </si>
+  <si>
+    <t>Tunçmatik</t>
+  </si>
+  <si>
+    <t>Club Kastalia Holiday Village</t>
+  </si>
+  <si>
+    <t>Dekon Senkron</t>
+  </si>
+  <si>
+    <t>AUTEL</t>
+  </si>
+  <si>
+    <t>Del Mare Restaurant</t>
+  </si>
+  <si>
+    <t>Demirkol Plaza</t>
+  </si>
+  <si>
+    <t>Double Tree by Hilton</t>
+  </si>
+  <si>
+    <t>Dumankaya İkon</t>
+  </si>
+  <si>
+    <t>Enka Süt</t>
+  </si>
+  <si>
+    <t>Autel</t>
+  </si>
+  <si>
+    <t>UMAY</t>
+  </si>
+  <si>
+    <t>EVİM KADIKÖY</t>
+  </si>
+  <si>
+    <t>Febebeach Hotel</t>
+  </si>
+  <si>
+    <t>Food in Box</t>
+  </si>
+  <si>
+    <t>Grand Kayalar Hotel</t>
+  </si>
+  <si>
+    <t>Gümüş Yalı Restaurant</t>
+  </si>
+  <si>
+    <t>Günaydın Steakhouse Muratpaşa</t>
+  </si>
+  <si>
+    <t>HAYDARPASHA PALACE</t>
+  </si>
+  <si>
+    <t>İnci Köşk Sitesi</t>
+  </si>
+  <si>
+    <t>Karaağaçlılar Tarım</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECON  </t>
+  </si>
+  <si>
+    <t>Karat 34 Otopark</t>
+  </si>
+  <si>
+    <t>Keskinova Makina</t>
+  </si>
+  <si>
+    <t>Korukent Konutları</t>
+  </si>
+  <si>
+    <t>La Kumsal</t>
+  </si>
+  <si>
+    <t>Lara Çorbacısı</t>
+  </si>
+  <si>
+    <t>Long Beach Harmony Hotel</t>
+  </si>
+  <si>
+    <t>LONG BEACH RESORT HOTEL</t>
+  </si>
+  <si>
+    <t>Manzara Restaurant</t>
+  </si>
+  <si>
+    <t>Master Family Club</t>
+  </si>
+  <si>
+    <t>Meridyen Sitesi Konya</t>
+  </si>
+  <si>
+    <t>MFC Sport Academy</t>
+  </si>
+  <si>
+    <t>Minimall AVM</t>
+  </si>
+  <si>
+    <t>Moster Hotel</t>
+  </si>
+  <si>
+    <t>Palmiye Meram Konutları</t>
+  </si>
+  <si>
+    <t>Park Mahal A Blok</t>
+  </si>
+  <si>
+    <t>Park Mahal E Blok</t>
+  </si>
+  <si>
+    <t>Selge Beach</t>
+  </si>
+  <si>
+    <t>Senzo the inn Resort</t>
+  </si>
+  <si>
+    <t>Side Prenses Otel</t>
+  </si>
+  <si>
+    <t>Teknik Yapı Concord Sitesi</t>
+  </si>
+  <si>
+    <t>Villa Side Hotel</t>
+  </si>
+  <si>
+    <t>Yemen Kahvecisi</t>
+  </si>
+  <si>
     <t>Interdata</t>
   </si>
   <si>
     <t>4.Etap Eryaman</t>
   </si>
   <si>
     <t>INTERENERGY</t>
   </si>
   <si>
     <t>Arı Ford Otomotiv</t>
   </si>
   <si>
     <t>AURORA</t>
   </si>
   <si>
+    <t>Artse</t>
+  </si>
+  <si>
     <t>Dry Best Kuru Temizleme</t>
   </si>
   <si>
     <t>INTERDATA</t>
   </si>
   <si>
     <t>DURAN CAR SERVİS</t>
   </si>
   <si>
     <t>EGE GRUP OTOMOTİV</t>
   </si>
   <si>
     <t xml:space="preserve">INTERDATA AURORA </t>
   </si>
   <si>
     <t>Ekrem Usta Restoran - Çayyolu</t>
   </si>
   <si>
     <t>Ekrem Usta Restoran - Yenimahalle</t>
   </si>
   <si>
+    <t>Eray Çarşısı</t>
+  </si>
+  <si>
     <t>HERTZ TECH OTOPARK</t>
   </si>
   <si>
     <t>INTERPROBE OTOPARK</t>
   </si>
   <si>
     <t>INTERDATA AURORA</t>
   </si>
   <si>
     <t>KALENDEROĞLU RESTORAN</t>
   </si>
   <si>
     <t>Tekstilkent Koza</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>İnterenergy</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
+    <t>Üçer Oto Kaplama</t>
+  </si>
+  <si>
     <t>VOLNET</t>
   </si>
   <si>
     <t>1.Levent Plaza</t>
   </si>
   <si>
     <t>TunçMatik</t>
   </si>
   <si>
+    <t>Bamboo Park</t>
+  </si>
+  <si>
+    <t>Volti</t>
+  </si>
+  <si>
     <t>Bilek Otel</t>
   </si>
   <si>
-    <t>Volti</t>
+    <t>Brio İtalyan Restaurant</t>
+  </si>
+  <si>
+    <t>Cafe 4 You</t>
   </si>
   <si>
     <t>Cesur Arena</t>
   </si>
   <si>
+    <t>Eker Meydan</t>
+  </si>
+  <si>
+    <t>Garden Et Lokantası</t>
+  </si>
+  <si>
     <t>İstova</t>
   </si>
   <si>
+    <t>Kayatürkler Tekstil</t>
+  </si>
+  <si>
     <t>Kerem ile Aslı Butik Otel</t>
   </si>
   <si>
+    <t>La Luna Life</t>
+  </si>
+  <si>
     <t>Look Cafe</t>
   </si>
   <si>
     <t>Melikgazi Hastanesi</t>
   </si>
   <si>
     <t>NEF11</t>
   </si>
   <si>
     <t>NEF19</t>
   </si>
   <si>
     <t>Porta Vadi</t>
+  </si>
+  <si>
+    <t>Ramada Karacabey</t>
   </si>
   <si>
     <t>Robert Koleji</t>
   </si>
   <si>
     <t>Robert Koleji Mezunlar Derneği</t>
   </si>
   <si>
     <t>Siltaş Nova</t>
   </si>
   <si>
     <t>Taysad</t>
   </si>
   <si>
     <t>Turan Otopark</t>
   </si>
   <si>
     <t xml:space="preserve">KALİTE GRUBU
 A → Problem yok     |     B → Kısa vadede problem yok     |     C → Problem var
 ────────────────────────────────────────
 %0 - %3,60 ⇒ A (AC: 85 - 91,12 | DC: 97 - 103,98)
 %3,61 - %40,00 ⇒ B (AC: 91,13 - 153 | DC: 103,99 - 174,60)
 %40,01 - %100 ⇒ C (AC: 153 - 255 | DC: 174,61 - 291)</t>
   </si>
 </sst>
@@ -426,51 +627,51 @@
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" applyFill="1"/>
     <xf numFmtId="0" fontId="2" applyFont="1" fillId="6" applyFill="1" borderId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:H156"/>
+  <dimension ref="A1:H266"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.307110786437988" customWidth="1"/>
     <col min="2" max="2" width="59.519649505615234" customWidth="1"/>
     <col min="3" max="3" width="20.72700309753418" customWidth="1"/>
     <col min="4" max="4" width="11.678848266601562" customWidth="1"/>
     <col min="5" max="5" width="12.307838439941406" customWidth="1"/>
     <col min="6" max="6" width="13.37325382232666" customWidth="1"/>
     <col min="7" max="7" width="11.278295516967773" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -618,51 +819,51 @@
       </c>
       <c r="H6" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
-        <v>-0</v>
+        <v>1.03</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="2">
         <v>0</v>
       </c>
       <c r="G8" s="2">
@@ -2334,2119 +2535,4973 @@
       </c>
       <c r="H72" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F73" s="3">
         <v>0</v>
       </c>
       <c r="G73" s="3">
-        <v>22.35</v>
+        <v>18.24</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F74" s="3">
         <v>0</v>
       </c>
       <c r="G74" s="3">
-        <v>20</v>
+        <v>16.47</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F75" s="3">
         <v>2</v>
       </c>
       <c r="G75" s="3">
-        <v>32.35</v>
+        <v>23.53</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F76" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G76" s="3">
-        <v>40</v>
+        <v>23.53</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F77" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G77" s="3">
-        <v>24.12</v>
+        <v>27.06</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F78" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G78" s="3">
-        <v>24.12</v>
+        <v>27.06</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F79" s="3">
         <v>0</v>
       </c>
       <c r="G79" s="3">
-        <v>20</v>
+        <v>15.29</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F80" s="3">
         <v>0</v>
       </c>
       <c r="G80" s="3">
-        <v>17.65</v>
+        <v>15.29</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F81" s="3">
         <v>0</v>
       </c>
       <c r="G81" s="3">
-        <v>17.65</v>
+        <v>24.74</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F82" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G82" s="3">
-        <v>17.65</v>
+        <v>20.59</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F83" s="3">
         <v>2</v>
       </c>
       <c r="G83" s="3">
-        <v>26.47</v>
+        <v>21.76</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F84" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G84" s="3">
-        <v>25.88</v>
+        <v>15.29</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F85" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G85" s="3">
-        <v>25.88</v>
+        <v>15.29</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F86" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G86" s="3">
-        <v>25.88</v>
+        <v>14.71</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F87" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G87" s="3">
-        <v>25.88</v>
+        <v>14.71</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F88" s="3">
         <v>0</v>
       </c>
       <c r="G88" s="3">
-        <v>21.76</v>
+        <v>12.35</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F89" s="3">
         <v>0</v>
       </c>
       <c r="G89" s="3">
-        <v>21.76</v>
+        <v>12.35</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F90" s="3">
         <v>0</v>
       </c>
       <c r="G90" s="3">
-        <v>18.82</v>
+        <v>15.98</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F91" s="3">
         <v>0</v>
       </c>
       <c r="G91" s="3">
-        <v>18.82</v>
+        <v>16.47</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B92" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C92" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="C92" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F92" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G92" s="3">
-        <v>13.92</v>
+        <v>10.59</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B93" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C93" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="C93" s="3" t="s">
+      <c r="D93" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" s="3">
+        <v>0</v>
+      </c>
+      <c r="G93" s="3">
+        <v>10.59</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C94" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="D93" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F93" s="3">
+      <c r="D94" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" s="4">
         <v>1</v>
       </c>
-      <c r="G93" s="3">
-[...16 lines deleted...]
-      <c r="D94" s="3" t="s">
+      <c r="G94" s="4">
+        <v>44.71</v>
+      </c>
+      <c r="H94" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B95" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="E94" s="3" t="s">
-[...35 lines deleted...]
-        <v>23</v>
+      <c r="C95" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" s="4">
+        <v>2</v>
+      </c>
+      <c r="G95" s="4">
+        <v>52.35</v>
+      </c>
+      <c r="H95" s="4" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F96" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G96" s="3">
-        <v>20</v>
+        <v>14.12</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F97" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G97" s="3">
-        <v>20</v>
+        <v>14.12</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F98" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G98" s="3">
-        <v>20</v>
+        <v>31.96</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F99" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G99" s="3">
-        <v>20</v>
+        <v>12.89</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="100">
-      <c r="A100" s="3" t="s">
-[...21 lines deleted...]
-        <v>23</v>
+      <c r="A100" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" s="4">
+        <v>19</v>
+      </c>
+      <c r="G100" s="4">
+        <v>97.65</v>
+      </c>
+      <c r="H100" s="4" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="101">
-      <c r="A101" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C101" s="3" t="s">
+      <c r="A101" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B101" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="D101" s="3" t="s">
-[...12 lines deleted...]
-        <v>23</v>
+      <c r="C101" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" s="4">
+        <v>19</v>
+      </c>
+      <c r="G101" s="4">
+        <v>97.65</v>
+      </c>
+      <c r="H101" s="4" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F102" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G102" s="3">
-        <v>20</v>
+        <v>11.34</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B103" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B103" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="3" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F103" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G103" s="3">
-        <v>26.29</v>
+        <v>17.65</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B104" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B104" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="3" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E104" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F104" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G104" s="3">
-        <v>30</v>
+        <v>24.71</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B105" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B105" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="3" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E105" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F105" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G105" s="3">
-        <v>18.82</v>
+        <v>17.65</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B106" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B106" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="3" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F106" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G106" s="3">
-        <v>18.82</v>
+        <v>23.53</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F107" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G107" s="3">
-        <v>31.76</v>
+        <v>12.35</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="108">
-      <c r="A108" s="3" t="s">
-[...21 lines deleted...]
-        <v>23</v>
+      <c r="A108" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" s="4">
+        <v>19</v>
+      </c>
+      <c r="G108" s="4">
+        <v>97.65</v>
+      </c>
+      <c r="H108" s="4" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F109" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G109" s="3">
-        <v>31.76</v>
+        <v>11.76</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F110" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G110" s="3">
-        <v>24.71</v>
+        <v>11.76</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B111" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" s="3">
+        <v>0</v>
+      </c>
+      <c r="G111" s="3">
+        <v>34.12</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" s="4">
+        <v>0</v>
+      </c>
+      <c r="G112" s="4">
+        <v>45.29</v>
+      </c>
+      <c r="H112" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E113" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" s="4">
+        <v>0</v>
+      </c>
+      <c r="G113" s="4">
+        <v>45.29</v>
+      </c>
+      <c r="H113" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B114" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="C111" s="3" t="s">
-[...22 lines deleted...]
-      <c r="B112" s="3" t="s">
+      <c r="C114" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" s="3">
+        <v>0</v>
+      </c>
+      <c r="G114" s="3">
+        <v>12.35</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B115" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="C112" s="3" t="s">
-[...80 lines deleted...]
-      <c r="D115" s="4" t="s">
+      <c r="C115" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D115" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E115" s="4" t="s">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="E115" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" s="3">
+        <v>0</v>
+      </c>
+      <c r="G115" s="3">
+        <v>12.35</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F116" s="3">
         <v>0</v>
       </c>
       <c r="G116" s="3">
-        <v>18.24</v>
+        <v>15.88</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F117" s="3">
         <v>0</v>
       </c>
       <c r="G117" s="3">
-        <v>18.24</v>
+        <v>15.88</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F118" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G118" s="3">
-        <v>34.12</v>
+        <v>15.88</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B119" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C119" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C119" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D119" s="3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F119" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G119" s="3">
-        <v>34.12</v>
+        <v>19.59</v>
       </c>
       <c r="H119" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E120" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F120" s="3">
         <v>5</v>
       </c>
       <c r="G120" s="3">
-        <v>35.88</v>
+        <v>31.18</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E121" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F121" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G121" s="3">
-        <v>40</v>
+        <v>31.18</v>
       </c>
       <c r="H121" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E122" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F122" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G122" s="3">
-        <v>32.94</v>
+        <v>40</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E123" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F123" s="3">
         <v>0</v>
       </c>
       <c r="G123" s="3">
-        <v>12.94</v>
+        <v>14.71</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E124" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F124" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G124" s="3">
-        <v>12.94</v>
+        <v>20</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E125" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F125" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G125" s="3">
-        <v>12.94</v>
+        <v>21.18</v>
       </c>
       <c r="H125" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E126" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F126" s="3">
         <v>0</v>
       </c>
       <c r="G126" s="3">
-        <v>12.94</v>
+        <v>16.47</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D127" s="3" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="E127" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F127" s="3">
         <v>0</v>
       </c>
       <c r="G127" s="3">
-        <v>12.94</v>
+        <v>16.47</v>
       </c>
       <c r="H127" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E128" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F128" s="3">
         <v>0</v>
       </c>
       <c r="G128" s="3">
-        <v>12.94</v>
+        <v>12.35</v>
       </c>
       <c r="H128" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>87</v>
+        <v>63</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F129" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G129" s="3">
-        <v>26.29</v>
+        <v>12.35</v>
       </c>
       <c r="H129" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E130" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F130" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G130" s="3">
-        <v>24.12</v>
+        <v>12.35</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D131" s="3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E131" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F131" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G131" s="3">
-        <v>13.53</v>
+        <v>28.24</v>
       </c>
       <c r="H131" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="132">
-      <c r="A132" s="3" t="s">
-[...21 lines deleted...]
-        <v>23</v>
+      <c r="A132" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" s="4">
+        <v>0</v>
+      </c>
+      <c r="G132" s="4">
+        <v>41.18</v>
+      </c>
+      <c r="H132" s="4" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="D133" s="3" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="E133" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F133" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G133" s="3">
-        <v>13.53</v>
+        <v>16.47</v>
       </c>
       <c r="H133" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E134" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F134" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G134" s="3">
-        <v>20.59</v>
+        <v>15.29</v>
       </c>
       <c r="H134" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="D135" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" s="3">
+        <v>0</v>
+      </c>
+      <c r="G135" s="3">
+        <v>15.88</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D136" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E135" s="3" t="s">
-[...35 lines deleted...]
-        <v>52</v>
+      <c r="E136" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" s="3">
+        <v>0</v>
+      </c>
+      <c r="G136" s="3">
+        <v>15.88</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F137" s="3">
         <v>0</v>
       </c>
       <c r="G137" s="3">
-        <v>18.24</v>
+        <v>8.76</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E138" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F138" s="3">
         <v>0</v>
       </c>
       <c r="G138" s="3">
         <v>15.88</v>
       </c>
       <c r="H138" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="139">
-      <c r="A139" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D139" s="3" t="s">
+      <c r="A139" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" s="4">
+        <v>1</v>
+      </c>
+      <c r="G139" s="4">
+        <v>41.18</v>
+      </c>
+      <c r="H139" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E140" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" s="4">
+        <v>1</v>
+      </c>
+      <c r="G140" s="4">
+        <v>41.18</v>
+      </c>
+      <c r="H140" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D141" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="E139" s="3" t="s">
-[...61 lines deleted...]
-        <v>23</v>
+      <c r="E141" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" s="4">
+        <v>1</v>
+      </c>
+      <c r="G141" s="4">
+        <v>41.18</v>
+      </c>
+      <c r="H141" s="4" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E142" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F142" s="3">
         <v>0</v>
       </c>
       <c r="G142" s="3">
-        <v>14.71</v>
+        <v>39.41</v>
       </c>
       <c r="H142" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D143" s="3" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E143" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F143" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G143" s="3">
-        <v>21.18</v>
+        <v>39.41</v>
       </c>
       <c r="H143" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="3" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="D144" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" s="3">
+        <v>0</v>
+      </c>
+      <c r="G144" s="3">
+        <v>16.47</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D145" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E144" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F144" s="3">
+      <c r="E145" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" s="3">
+        <v>0</v>
+      </c>
+      <c r="G145" s="3">
+        <v>16.47</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" s="3">
+        <v>0</v>
+      </c>
+      <c r="G146" s="3">
+        <v>17.06</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" s="3">
+        <v>0</v>
+      </c>
+      <c r="G147" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" s="3">
+        <v>0</v>
+      </c>
+      <c r="G148" s="3">
+        <v>16.47</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" s="3">
+        <v>0</v>
+      </c>
+      <c r="G149" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" s="3">
+        <v>0</v>
+      </c>
+      <c r="G150" s="3">
+        <v>16.47</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" s="3">
+        <v>0</v>
+      </c>
+      <c r="G151" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" s="3">
+        <v>0</v>
+      </c>
+      <c r="G152" s="3">
+        <v>15.88</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" s="3">
+        <v>0</v>
+      </c>
+      <c r="G153" s="3">
+        <v>15.88</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" s="3">
+        <v>0</v>
+      </c>
+      <c r="G154" s="3">
+        <v>15.88</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" s="3">
+        <v>0</v>
+      </c>
+      <c r="G155" s="3">
+        <v>15.88</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" s="3">
+        <v>0</v>
+      </c>
+      <c r="G156" s="3">
+        <v>14.71</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" s="3">
+        <v>0</v>
+      </c>
+      <c r="G157" s="3">
+        <v>14.71</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" s="3">
+        <v>0</v>
+      </c>
+      <c r="G158" s="3">
+        <v>14.71</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" s="3">
+        <v>0</v>
+      </c>
+      <c r="G159" s="3">
+        <v>15.29</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" s="3">
+        <v>0</v>
+      </c>
+      <c r="G160" s="3">
+        <v>9.41</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" s="3">
+        <v>0</v>
+      </c>
+      <c r="G161" s="3">
+        <v>9.41</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" s="3">
+        <v>0</v>
+      </c>
+      <c r="G162" s="3">
+        <v>9.41</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" s="3">
+        <v>0</v>
+      </c>
+      <c r="G163" s="3">
+        <v>9.41</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" s="3">
+        <v>0</v>
+      </c>
+      <c r="G164" s="3">
+        <v>9.41</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" s="3">
+        <v>0</v>
+      </c>
+      <c r="G165" s="3">
+        <v>12.35</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" s="3">
+        <v>0</v>
+      </c>
+      <c r="G166" s="3">
+        <v>12.94</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" s="3">
+        <v>0</v>
+      </c>
+      <c r="G167" s="3">
+        <v>22.94</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" s="3">
+        <v>0</v>
+      </c>
+      <c r="G168" s="3">
+        <v>20.59</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" s="3">
+        <v>2</v>
+      </c>
+      <c r="G169" s="3">
+        <v>30.59</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C170" s="4"/>
+      <c r="D170" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" s="4">
+        <v>19</v>
+      </c>
+      <c r="G170" s="4">
+        <v>97.65</v>
+      </c>
+      <c r="H170" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" s="3">
+        <v>1</v>
+      </c>
+      <c r="G171" s="3">
+        <v>34.71</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" s="3">
+        <v>1</v>
+      </c>
+      <c r="G172" s="3">
+        <v>24.12</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" s="3">
+        <v>1</v>
+      </c>
+      <c r="G173" s="3">
+        <v>24.12</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" s="3">
+        <v>0</v>
+      </c>
+      <c r="G174" s="3">
+        <v>20</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" s="3">
+        <v>0</v>
+      </c>
+      <c r="G175" s="3">
+        <v>15.88</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" s="3">
+        <v>0</v>
+      </c>
+      <c r="G176" s="3">
+        <v>19.41</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" s="3">
+        <v>0</v>
+      </c>
+      <c r="G177" s="3">
+        <v>19.41</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F178" s="3">
+        <v>2</v>
+      </c>
+      <c r="G178" s="3">
+        <v>28.24</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C179" s="4"/>
+      <c r="D179" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" s="4">
+        <v>19</v>
+      </c>
+      <c r="G179" s="4">
+        <v>97.65</v>
+      </c>
+      <c r="H179" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F180" s="3">
+        <v>1</v>
+      </c>
+      <c r="G180" s="3">
+        <v>26.47</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" s="3">
+        <v>1</v>
+      </c>
+      <c r="G181" s="3">
+        <v>26.47</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F182" s="3">
+        <v>1</v>
+      </c>
+      <c r="G182" s="3">
+        <v>26.47</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F183" s="3">
+        <v>1</v>
+      </c>
+      <c r="G183" s="3">
+        <v>26.47</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" s="3">
+        <v>0</v>
+      </c>
+      <c r="G184" s="3">
+        <v>20</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" s="3">
+        <v>0</v>
+      </c>
+      <c r="G185" s="3">
+        <v>20</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F186" s="3">
+        <v>0</v>
+      </c>
+      <c r="G186" s="3">
+        <v>17.06</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F187" s="3">
+        <v>0</v>
+      </c>
+      <c r="G187" s="3">
+        <v>17.06</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F188" s="3">
+        <v>1</v>
+      </c>
+      <c r="G188" s="3">
+        <v>11.86</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F189" s="3">
+        <v>1</v>
+      </c>
+      <c r="G189" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F190" s="3">
+        <v>1</v>
+      </c>
+      <c r="G190" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F191" s="3">
+        <v>1</v>
+      </c>
+      <c r="G191" s="3">
+        <v>11.86</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" s="3">
+        <v>1</v>
+      </c>
+      <c r="G192" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" s="3">
+        <v>1</v>
+      </c>
+      <c r="G193" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F194" s="3">
+        <v>1</v>
+      </c>
+      <c r="G194" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F195" s="3">
+        <v>1</v>
+      </c>
+      <c r="G195" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F196" s="3">
+        <v>1</v>
+      </c>
+      <c r="G196" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F197" s="3">
+        <v>1</v>
+      </c>
+      <c r="G197" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F198" s="3">
+        <v>1</v>
+      </c>
+      <c r="G198" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="C199" s="4"/>
+      <c r="D199" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F199" s="4">
+        <v>19</v>
+      </c>
+      <c r="G199" s="4">
+        <v>97.65</v>
+      </c>
+      <c r="H199" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F200" s="3">
+        <v>1</v>
+      </c>
+      <c r="G200" s="3">
+        <v>26.29</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F201" s="3">
+        <v>0</v>
+      </c>
+      <c r="G201" s="3">
+        <v>17.06</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F202" s="3">
+        <v>4</v>
+      </c>
+      <c r="G202" s="3">
+        <v>30</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F203" s="3">
+        <v>2</v>
+      </c>
+      <c r="G203" s="3">
+        <v>21.76</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" s="3">
+        <v>2</v>
+      </c>
+      <c r="G204" s="3">
+        <v>21.76</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" s="3">
+        <v>2</v>
+      </c>
+      <c r="G205" s="3">
+        <v>22.35</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" s="3">
+        <v>2</v>
+      </c>
+      <c r="G206" s="3">
+        <v>25.88</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F207" s="3">
+        <v>1</v>
+      </c>
+      <c r="G207" s="3">
+        <v>18.82</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F208" s="3">
+        <v>1</v>
+      </c>
+      <c r="G208" s="3">
+        <v>18.82</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F209" s="3">
+        <v>1</v>
+      </c>
+      <c r="G209" s="3">
+        <v>19.59</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F210" s="3">
+        <v>0</v>
+      </c>
+      <c r="G210" s="3">
+        <v>15.29</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" s="3">
+        <v>0</v>
+      </c>
+      <c r="G211" s="3">
+        <v>15.29</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F212" s="3">
         <v>3</v>
       </c>
-      <c r="G144" s="3">
+      <c r="G212" s="3">
+        <v>31.76</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F213" s="3">
+        <v>3</v>
+      </c>
+      <c r="G213" s="3">
+        <v>31.76</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F214" s="3">
+        <v>3</v>
+      </c>
+      <c r="G214" s="3">
+        <v>31.76</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E215" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F215" s="3">
+        <v>1</v>
+      </c>
+      <c r="G215" s="3">
+        <v>24.71</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F216" s="3">
+        <v>1</v>
+      </c>
+      <c r="G216" s="3">
+        <v>24.71</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" s="3">
+        <v>1</v>
+      </c>
+      <c r="G217" s="3">
+        <v>24.71</v>
+      </c>
+      <c r="H217" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F218" s="3">
+        <v>1</v>
+      </c>
+      <c r="G218" s="3">
+        <v>18.82</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F219" s="3">
+        <v>1</v>
+      </c>
+      <c r="G219" s="3">
+        <v>18.82</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F220" s="3">
+        <v>0</v>
+      </c>
+      <c r="G220" s="3">
+        <v>18.24</v>
+      </c>
+      <c r="H220" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F221" s="3">
+        <v>0</v>
+      </c>
+      <c r="G221" s="3">
+        <v>14.12</v>
+      </c>
+      <c r="H221" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F222" s="3">
+        <v>0</v>
+      </c>
+      <c r="G222" s="3">
+        <v>14.12</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="B223" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="D223" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F223" s="4">
+        <v>7</v>
+      </c>
+      <c r="G223" s="4">
+        <v>50.59</v>
+      </c>
+      <c r="H223" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="B224" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C224" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="D224" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E224" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F224" s="4">
+        <v>7</v>
+      </c>
+      <c r="G224" s="4">
+        <v>50.59</v>
+      </c>
+      <c r="H224" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F225" s="3">
+        <v>0</v>
+      </c>
+      <c r="G225" s="3">
+        <v>17.06</v>
+      </c>
+      <c r="H225" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F226" s="3">
+        <v>0</v>
+      </c>
+      <c r="G226" s="3">
+        <v>17.06</v>
+      </c>
+      <c r="H226" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E227" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F227" s="3">
+        <v>2</v>
+      </c>
+      <c r="G227" s="3">
+        <v>31.18</v>
+      </c>
+      <c r="H227" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F228" s="3">
+        <v>2</v>
+      </c>
+      <c r="G228" s="3">
+        <v>31.18</v>
+      </c>
+      <c r="H228" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" s="3">
+        <v>3</v>
+      </c>
+      <c r="G229" s="3">
+        <v>31.76</v>
+      </c>
+      <c r="H229" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230" s="3">
+        <v>4</v>
+      </c>
+      <c r="G230" s="3">
+        <v>38.24</v>
+      </c>
+      <c r="H230" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E231" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F231" s="3">
+        <v>3</v>
+      </c>
+      <c r="G231" s="3">
+        <v>31.18</v>
+      </c>
+      <c r="H231" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F232" s="3">
+        <v>0</v>
+      </c>
+      <c r="G232" s="3">
+        <v>13.53</v>
+      </c>
+      <c r="H232" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F233" s="3">
+        <v>0</v>
+      </c>
+      <c r="G233" s="3">
+        <v>13.53</v>
+      </c>
+      <c r="H233" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F234" s="3">
+        <v>0</v>
+      </c>
+      <c r="G234" s="3">
+        <v>13.53</v>
+      </c>
+      <c r="H234" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F235" s="3">
+        <v>0</v>
+      </c>
+      <c r="G235" s="3">
+        <v>13.53</v>
+      </c>
+      <c r="H235" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E236" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F236" s="3">
+        <v>0</v>
+      </c>
+      <c r="G236" s="3">
+        <v>13.53</v>
+      </c>
+      <c r="H236" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F237" s="3">
+        <v>0</v>
+      </c>
+      <c r="G237" s="3">
+        <v>11.18</v>
+      </c>
+      <c r="H237" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F238" s="3">
+        <v>2</v>
+      </c>
+      <c r="G238" s="3">
+        <v>24.23</v>
+      </c>
+      <c r="H238" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F239" s="3">
+        <v>3</v>
+      </c>
+      <c r="G239" s="3">
         <v>23.53</v>
       </c>
-      <c r="H144" s="3" t="s">
-[...234 lines deleted...]
-        <v>103</v>
+      <c r="H239" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B240" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F240" s="3">
+        <v>1</v>
+      </c>
+      <c r="G240" s="3">
+        <v>18.82</v>
+      </c>
+      <c r="H240" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E241" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F241" s="3">
+        <v>1</v>
+      </c>
+      <c r="G241" s="3">
+        <v>18.82</v>
+      </c>
+      <c r="H241" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F242" s="3">
+        <v>1</v>
+      </c>
+      <c r="G242" s="3">
+        <v>18.82</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F243" s="3">
+        <v>1</v>
+      </c>
+      <c r="G243" s="3">
+        <v>17.53</v>
+      </c>
+      <c r="H243" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F244" s="3">
+        <v>2</v>
+      </c>
+      <c r="G244" s="3">
+        <v>21.18</v>
+      </c>
+      <c r="H244" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E245" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" s="3">
+        <v>0</v>
+      </c>
+      <c r="G245" s="3">
+        <v>14.71</v>
+      </c>
+      <c r="H245" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="B246" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C246" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="D246" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F246" s="4">
+        <v>1</v>
+      </c>
+      <c r="G246" s="4">
+        <v>40.59</v>
+      </c>
+      <c r="H246" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" s="3">
+        <v>0</v>
+      </c>
+      <c r="G247" s="3">
+        <v>18.24</v>
+      </c>
+      <c r="H247" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E248" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" s="3">
+        <v>0</v>
+      </c>
+      <c r="G248" s="3">
+        <v>15.88</v>
+      </c>
+      <c r="H248" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E249" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" s="3">
+        <v>0</v>
+      </c>
+      <c r="G249" s="3">
+        <v>15.88</v>
+      </c>
+      <c r="H249" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B250" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F250" s="3">
+        <v>0</v>
+      </c>
+      <c r="G250" s="3">
+        <v>13.92</v>
+      </c>
+      <c r="H250" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B251" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E251" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" s="3">
+        <v>0</v>
+      </c>
+      <c r="G251" s="3">
+        <v>14.12</v>
+      </c>
+      <c r="H251" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B252" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E252" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" s="3">
+        <v>0</v>
+      </c>
+      <c r="G252" s="3">
+        <v>12.94</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B253" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" s="3">
+        <v>1</v>
+      </c>
+      <c r="G253" s="3">
+        <v>13.53</v>
+      </c>
+      <c r="H253" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" s="3">
+        <v>1</v>
+      </c>
+      <c r="G254" s="3">
+        <v>15.88</v>
+      </c>
+      <c r="H254" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="258" ht="22" customHeight="1">
+      <c r="A258" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B258" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C258" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D258" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E258" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F258" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G258" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="H258" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="259" ht="22" customHeight="1">
+      <c r="A259" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B259" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C259" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D259" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E259" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F259" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G259" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="H259" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="260" ht="22" customHeight="1">
+      <c r="A260" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B260" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C260" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D260" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E260" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F260" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G260" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="H260" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="261" ht="22" customHeight="1">
+      <c r="A261" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B261" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C261" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D261" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E261" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F261" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G261" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="H261" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="262" ht="22" customHeight="1">
+      <c r="A262" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B262" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C262" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D262" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E262" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F262" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G262" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="H262" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="263" ht="22" customHeight="1">
+      <c r="A263" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B263" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C263" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D263" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E263" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F263" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G263" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="H263" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="264" ht="22" customHeight="1">
+      <c r="A264" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B264" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C264" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D264" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E264" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F264" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G264" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="H264" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="265" ht="22" customHeight="1">
+      <c r="A265" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B265" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C265" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D265" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E265" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F265" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G265" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="H265" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="266" ht="22" customHeight="1">
+      <c r="A266" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B266" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C266" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D266" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E266" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F266" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G266" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="H266" s="5" t="s">
+        <v>170</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H144"/>
+  <autoFilter ref="A1:H254"/>
   <mergeCells>
-    <mergeCell ref="A148:H156"/>
+    <mergeCell ref="A258:H266"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>