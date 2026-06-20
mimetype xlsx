--- v0 (2026-04-16)
+++ v1 (2026-06-20)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Cihaz Detay Raporu" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <si>
     <t>CİHAZ DETAY RAPORU</t>
   </si>
   <si>
     <t>Lokasyon</t>
   </si>
   <si>
     <t>Melikgazi Hastanesi</t>
   </si>
   <si>
     <t>Cihaz Numarası</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Seri Numarası</t>
   </si>
   <si>
     <t>42010001057</t>
   </si>
   <si>
     <t>Cihaz Tipi</t>
   </si>
   <si>
@@ -96,51 +96,51 @@
   <si>
     <t>Açıklama</t>
   </si>
   <si>
     <t>Puan</t>
   </si>
   <si>
     <t>Cihazın fiziksel durum kontrolü (darbe, çatlak, deformasyon vb.)</t>
   </si>
   <si>
     <t>Uygun</t>
   </si>
   <si>
     <t>İstasyonun çalışmaya elverişlidir.</t>
   </si>
   <si>
     <t>Cihaz montaj ve sabitleme uygunluk kontrolü</t>
   </si>
   <si>
     <t>Duba ve stoper var mı</t>
   </si>
   <si>
     <t>Uygun Değil</t>
   </si>
   <si>
-    <t>İstasyon eksikliklerinin giderilmesi gerekmektedir.</t>
+    <t>İstasyonun acil olmayan düzeltmeler gerekmektedir. İstasyon çalışır durumdadır.</t>
   </si>
   <si>
     <t>Park alanı uygun mu yeterli boyutlarda mı</t>
   </si>
   <si>
     <t>Pano ve DC cihaz kapaklarının açılmasına engel bir durum var mı</t>
   </si>
   <si>
     <t>Kaideler düzgün mü</t>
   </si>
   <si>
     <t>IP koruma sınıfı uygunluk doğrulaması</t>
   </si>
   <si>
     <t>Ekran fonksiyon ve piksel kontrolü (ekranın tüm bölgeleri)</t>
   </si>
   <si>
     <t>Bulunmamaktadır</t>
   </si>
   <si>
     <t>İlgili özellik/ekipman istasyonda bulunmamaktadır.</t>
   </si>
   <si>
     <t>Soket ve LED göstergelerin durum ve renk kontrolü</t>
   </si>
@@ -210,72 +210,75 @@
   <si>
     <t>Kaçak elektrik kullanımına neden olabilecek bağlantı kontrolü</t>
   </si>
   <si>
     <t>Enerji şirketi abonelik sürecinin tamamlanma durumu</t>
   </si>
   <si>
     <t>Enerji odası–IDP arası kablo tipi ve kesit uygunluğu (bakır/alüminyum)</t>
   </si>
   <si>
     <t>IDP pano ana şalter, TMŞ ve sigorta değer uygunluk kontrolü</t>
   </si>
   <si>
     <t>Koruma cihazlarının test fonksiyon kontrolü</t>
   </si>
   <si>
     <t>Kaçak akım rölesi nominal değer ve iptal durumu kontrolü</t>
   </si>
   <si>
     <t>Bara bağlantılarının uygunluk kontrolü (zayıf bağlantı, ısınma izi vb.)</t>
   </si>
   <si>
     <t>Parafudr (SPD) varlık ve durum kontrolü</t>
   </si>
   <si>
+    <t>Eksik parça veya uygunsuz durumlar mevcuttur. Eksiklerin mutlaka giderilmesi gerekmektedir.</t>
+  </si>
+  <si>
     <t>Sayaç sertifikasyon ve çalışma kontrolü</t>
   </si>
   <si>
     <t>Şebeke gerilim uygunluk kontrolü</t>
   </si>
   <si>
     <t>Topraklama hattı varlık kontrolü</t>
   </si>
   <si>
     <t>Toprak-nötr arası gerilim uygunluk ölçümü</t>
   </si>
   <si>
     <t>Topraklama ölçümleri yapılmış mı raporu var mı</t>
   </si>
   <si>
     <t>Toplam Puan</t>
   </si>
   <si>
     <t>Skor Oranı</t>
   </si>
   <si>
-    <t>39.86%</t>
+    <t>39.18%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -759,69 +762,69 @@
     </row>
     <row r="17">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="7">
         <v>1</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G17" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="9">
+      <c r="A18" s="8">
         <v>11</v>
       </c>
-      <c r="B18" s="9" t="s">
+      <c r="B18" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="C18" s="9">
-[...2 lines deleted...]
-      <c r="D18" s="9" t="s">
+      <c r="C18" s="8">
+        <v>2</v>
+      </c>
+      <c r="D18" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="E18" s="9">
-[...2 lines deleted...]
-      <c r="F18" s="9" t="s">
+      <c r="E18" s="8">
+        <v>2</v>
+      </c>
+      <c r="F18" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="G18" s="9">
+      <c r="G18" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="7">
         <v>2</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="7">
         <v>1</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>37</v>
       </c>
       <c r="G19" s="7">
         <v>0</v>
       </c>
@@ -920,138 +923,138 @@
     </row>
     <row r="24">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="7">
         <v>3</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="7">
         <v>1</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>37</v>
       </c>
       <c r="G24" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="9">
+      <c r="A25" s="8">
         <v>18</v>
       </c>
-      <c r="B25" s="9" t="s">
+      <c r="B25" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="C25" s="9">
-[...2 lines deleted...]
-      <c r="D25" s="9" t="s">
+      <c r="C25" s="8">
+        <v>3</v>
+      </c>
+      <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="E25" s="9">
-[...2 lines deleted...]
-      <c r="F25" s="9" t="s">
+      <c r="E25" s="8">
+        <v>2</v>
+      </c>
+      <c r="F25" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="G25" s="9">
+      <c r="G25" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="9">
+      <c r="A26" s="8">
         <v>19</v>
       </c>
-      <c r="B26" s="9" t="s">
+      <c r="B26" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="C26" s="9">
-[...2 lines deleted...]
-      <c r="D26" s="9" t="s">
+      <c r="C26" s="8">
+        <v>3</v>
+      </c>
+      <c r="D26" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="E26" s="9">
-[...2 lines deleted...]
-      <c r="F26" s="9" t="s">
+      <c r="E26" s="8">
+        <v>2</v>
+      </c>
+      <c r="F26" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="G26" s="9">
+      <c r="G26" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="9">
+      <c r="A27" s="8">
         <v>20</v>
       </c>
-      <c r="B27" s="9" t="s">
+      <c r="B27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="C27" s="9">
-[...2 lines deleted...]
-      <c r="D27" s="9" t="s">
+      <c r="C27" s="8">
+        <v>3</v>
+      </c>
+      <c r="D27" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="E27" s="9">
-[...2 lines deleted...]
-      <c r="F27" s="9" t="s">
+      <c r="E27" s="8">
+        <v>2</v>
+      </c>
+      <c r="F27" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="G27" s="9">
+      <c r="G27" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="9">
+      <c r="A28" s="8">
         <v>21</v>
       </c>
-      <c r="B28" s="9" t="s">
+      <c r="B28" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="C28" s="9">
-[...2 lines deleted...]
-      <c r="D28" s="9" t="s">
+      <c r="C28" s="8">
+        <v>3</v>
+      </c>
+      <c r="D28" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="E28" s="9">
-[...2 lines deleted...]
-      <c r="F28" s="9" t="s">
+      <c r="E28" s="8">
+        <v>2</v>
+      </c>
+      <c r="F28" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="G28" s="9">
+      <c r="G28" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="7">
         <v>22</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="7">
         <v>3</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E29" s="7">
         <v>1</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>37</v>
       </c>
       <c r="G29" s="7">
         <v>0</v>
       </c>
@@ -1114,57 +1117,57 @@
       </c>
       <c r="D32" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E32" s="8">
         <v>2</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G32" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="8">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="8">
         <v>2</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E33" s="8">
         <v>2</v>
       </c>
       <c r="F33" s="8" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="G33" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7">
         <v>27</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="7">
         <v>3</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E34" s="7">
         <v>1</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G34" s="7">
@@ -1350,182 +1353,182 @@
       </c>
       <c r="F42" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G42" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="9">
         <v>36</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C43" s="9">
         <v>2</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E43" s="9">
         <v>3</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="G43" s="9">
         <v>6</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="9">
+      <c r="A44" s="8">
         <v>37</v>
       </c>
-      <c r="B44" s="9" t="s">
-[...15 lines deleted...]
-        <v>6</v>
+      <c r="B44" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" s="8">
+        <v>2</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E44" s="8">
+        <v>2</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="G44" s="8">
+        <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="7">
         <v>38</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C45" s="7">
         <v>3</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E45" s="7">
         <v>1</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G45" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7">
         <v>39</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C46" s="7">
         <v>3</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E46" s="7">
         <v>1</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G46" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="7">
         <v>40</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C47" s="7">
         <v>3</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E47" s="7">
         <v>1</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G47" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="8">
         <v>41</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C48" s="8">
         <v>3</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E48" s="8">
         <v>2</v>
       </c>
       <c r="F48" s="8" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="G48" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="10"/>
       <c r="D50" s="10"/>
       <c r="E50" s="10"/>
       <c r="F50" s="10"/>
       <c r="G50" s="11">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="12"/>
       <c r="D51" s="12"/>
       <c r="E51" s="12"/>
       <c r="F51" s="12"/>
       <c r="G51" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A51:F51"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>