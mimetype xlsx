--- v0 (2026-04-16)
+++ v1 (2026-06-20)
@@ -1117,57 +1117,57 @@
       </c>
       <c r="D32" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E32" s="8">
         <v>2</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G32" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="8">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="8">
         <v>2</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E33" s="8">
         <v>2</v>
       </c>
       <c r="F33" s="8" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="G33" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7">
         <v>27</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="7">
         <v>3</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E34" s="7">
         <v>1</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G34" s="7">
@@ -1462,57 +1462,57 @@
       </c>
       <c r="D47" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E47" s="7">
         <v>1</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G47" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="8">
         <v>41</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C48" s="8">
         <v>3</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E48" s="8">
         <v>2</v>
       </c>
       <c r="F48" s="8" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="G48" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="10"/>
       <c r="D50" s="10"/>
       <c r="E50" s="10"/>
       <c r="F50" s="10"/>
       <c r="G50" s="11">
         <v>116</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="12"/>
       <c r="D51" s="12"/>