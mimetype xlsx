--- v0 (2026-04-16)
+++ v1 (2026-06-20)
@@ -231,51 +231,51 @@
   <si>
     <t>Parafudr (SPD) varlık ve durum kontrolü</t>
   </si>
   <si>
     <t>Sayaç sertifikasyon ve çalışma kontrolü</t>
   </si>
   <si>
     <t>Şebeke gerilim uygunluk kontrolü</t>
   </si>
   <si>
     <t>Topraklama hattı varlık kontrolü</t>
   </si>
   <si>
     <t>Toprak-nötr arası gerilim uygunluk ölçümü</t>
   </si>
   <si>
     <t>Topraklama ölçümleri yapılmış mı raporu var mı</t>
   </si>
   <si>
     <t>Toplam Puan</t>
   </si>
   <si>
     <t>Skor Oranı</t>
   </si>
   <si>
-    <t>37.11%</t>
+    <t>37.46%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -797,116 +797,116 @@
     </row>
     <row r="19">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="7">
         <v>2</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="7">
         <v>1</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>37</v>
       </c>
       <c r="G19" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="8">
+      <c r="A20" s="7">
         <v>13</v>
       </c>
-      <c r="B20" s="8" t="s">
+      <c r="B20" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="C20" s="8">
-[...12 lines deleted...]
-        <v>2</v>
+      <c r="C20" s="7">
+        <v>1</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="7">
+        <v>1</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G20" s="7">
+        <v>1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7">
         <v>1</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="7">
         <v>1</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>37</v>
       </c>
       <c r="G21" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="8">
+      <c r="A22" s="7">
         <v>15</v>
       </c>
-      <c r="B22" s="8" t="s">
+      <c r="B22" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C22" s="8">
-[...12 lines deleted...]
-        <v>2</v>
+      <c r="C22" s="7">
+        <v>1</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E22" s="7">
+        <v>1</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G22" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="7">
         <v>2</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E23" s="7">
         <v>1</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G23" s="7">
         <v>2</v>
       </c>
     </row>
@@ -1106,57 +1106,57 @@
       </c>
       <c r="D32" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E32" s="8">
         <v>2</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G32" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="8">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="8">
         <v>2</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E33" s="8">
         <v>2</v>
       </c>
       <c r="F33" s="8" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="G33" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7">
         <v>27</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="7">
         <v>3</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E34" s="7">
         <v>1</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G34" s="7">
@@ -1349,70 +1349,70 @@
     </row>
     <row r="43">
       <c r="A43" s="7">
         <v>36</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>67</v>
       </c>
       <c r="C43" s="7">
         <v>2</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E43" s="7">
         <v>1</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G43" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="7">
+      <c r="A44" s="8">
         <v>37</v>
       </c>
-      <c r="B44" s="7" t="s">
+      <c r="B44" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="C44" s="7">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="C44" s="8">
+        <v>2</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E44" s="8">
+        <v>2</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="G44" s="8">
+        <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="7">
         <v>38</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C45" s="7">
         <v>3</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E45" s="7">
         <v>1</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G45" s="7">
         <v>3</v>
       </c>
     </row>
@@ -1451,73 +1451,73 @@
       </c>
       <c r="D47" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E47" s="7">
         <v>1</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G47" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="8">
         <v>41</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C48" s="8">
         <v>3</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E48" s="8">
         <v>2</v>
       </c>
       <c r="F48" s="8" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="G48" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B50" s="9"/>
       <c r="C50" s="9"/>
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
       <c r="F50" s="9"/>
       <c r="G50" s="10">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="11" t="s">
         <v>74</v>
       </c>
       <c r="B51" s="11"/>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="11"/>
       <c r="F51" s="11"/>
       <c r="G51" s="12" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A51:F51"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>