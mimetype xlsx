--- v0 (2026-04-16)
+++ v1 (2026-06-20)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Cihaz Detay Raporu" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <si>
     <t>CİHAZ DETAY RAPORU</t>
   </si>
   <si>
     <t>Lokasyon</t>
   </si>
   <si>
     <t>Taysad</t>
   </si>
   <si>
     <t>Cihaz Numarası</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Seri Numarası</t>
   </si>
   <si>
     <t>1121010028976</t>
   </si>
   <si>
     <t>Cihaz Tipi</t>
   </si>
   <si>
@@ -129,53 +129,50 @@
   <si>
     <t>Kaideler düzgün mü</t>
   </si>
   <si>
     <t>IP koruma sınıfı uygunluk doğrulaması</t>
   </si>
   <si>
     <t>Ekran fonksiyon ve piksel kontrolü (ekranın tüm bölgeleri)</t>
   </si>
   <si>
     <t>Bulunmamaktadır</t>
   </si>
   <si>
     <t>İlgili özellik/ekipman istasyonda bulunmamaktadır.</t>
   </si>
   <si>
     <t>Soket ve LED göstergelerin durum ve renk kontrolü</t>
   </si>
   <si>
     <t>Şarj kablosu ve konnektörlerin mekanik durum kontrolü</t>
   </si>
   <si>
     <t>Cihaz içi yoğuşma, nem, su ve korozyon kontrolü</t>
   </si>
   <si>
-    <t>Eksik parça veya uygunsuz durumlar mevcuttur. Eksiklerin mutlaka giderilmesi gerekmektedir.</t>
-[...1 lines deleted...]
-  <si>
     <t>Havalandırma sistemi kontrolü (giriş/çıkış filtreleri ve fan sistemi)</t>
   </si>
   <si>
     <t>Park alanı, pano veya cihaz su birikmesi uygunluk kontrolü</t>
   </si>
   <si>
     <t>Cihazda kablo management var mı sağlam mı</t>
   </si>
   <si>
     <t>Tava var mı uygun mu</t>
   </si>
   <si>
     <t>Emniyet mesafeleri uygun mu</t>
   </si>
   <si>
     <t>DC güç modüllerinin fonksiyon kontrolü</t>
   </si>
   <si>
     <t>Besleme giriş terminallerinin kontrolü (kararma, kavrulma, izolasyon deformasyonu vb.)</t>
   </si>
   <si>
     <t>Kontrol Edilmedi</t>
   </si>
   <si>
     <t>Kontrol gerçekleştirilemedi.</t>
@@ -234,127 +231,122 @@
   <si>
     <t>Parafudr (SPD) varlık ve durum kontrolü</t>
   </si>
   <si>
     <t>Sayaç sertifikasyon ve çalışma kontrolü</t>
   </si>
   <si>
     <t>Şebeke gerilim uygunluk kontrolü</t>
   </si>
   <si>
     <t>Topraklama hattı varlık kontrolü</t>
   </si>
   <si>
     <t>Toprak-nötr arası gerilim uygunluk ölçümü</t>
   </si>
   <si>
     <t>Topraklama ölçümleri yapılmış mı raporu var mı</t>
   </si>
   <si>
     <t>Toplam Puan</t>
   </si>
   <si>
     <t>Skor Oranı</t>
   </si>
   <si>
-    <t>37.80%</t>
+    <t>36.77%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF8B0000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="11">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9E1F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4472C4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE2EFDA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
-      </patternFill>
-[...3 lines deleted...]
-        <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFE6E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDDEBF7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -369,85 +361,82 @@
     <border>
       <left style="thin"/>
       <right/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" borderId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" borderId="3" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" borderId="4" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="3" applyFill="1" borderId="4" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" applyFont="1" fillId="4" applyFill="1" borderId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" applyFill="1" borderId="4" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" applyFill="1" borderId="4" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" applyFill="1" borderId="4" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" applyFont="1" fillId="8" applyFill="1" borderId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" applyFont="1" fillId="7" applyFill="1" borderId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" applyFont="1" fillId="9" applyFill="1" borderId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" applyFont="1" fillId="8" applyFill="1" borderId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" applyFont="1" fillId="10" applyFill="1" borderId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" applyFont="1" fillId="9" applyFill="1" borderId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" applyFont="1" fillId="10" applyFill="1" borderId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" applyFont="1" fillId="9" applyFill="1" borderId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
   <dimension ref="A1:G51"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" state="frozen" activePane="bottomLeft"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
@@ -762,773 +751,773 @@
     </row>
     <row r="17">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="7">
         <v>1</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G17" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="9">
+      <c r="A18" s="7">
         <v>11</v>
       </c>
-      <c r="B18" s="9" t="s">
+      <c r="B18" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="C18" s="9">
-[...12 lines deleted...]
-        <v>6</v>
+      <c r="C18" s="7">
+        <v>2</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="7">
+        <v>1</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G18" s="7">
+        <v>2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C19" s="7">
         <v>2</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="7">
         <v>1</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>37</v>
       </c>
       <c r="G19" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="8">
+      <c r="A20" s="7">
         <v>13</v>
       </c>
-      <c r="B20" s="8" t="s">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="B20" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="7">
+        <v>1</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="7">
+        <v>1</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G20" s="7">
+        <v>1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C21" s="7">
         <v>1</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="7">
         <v>1</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>37</v>
       </c>
       <c r="G21" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="8">
+      <c r="A22" s="7">
         <v>15</v>
       </c>
-      <c r="B22" s="8" t="s">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="B22" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="7">
+        <v>1</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E22" s="7">
+        <v>1</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G22" s="7">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C23" s="7">
         <v>2</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E23" s="7">
         <v>1</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G23" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C24" s="7">
         <v>3</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="7">
         <v>1</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>37</v>
       </c>
       <c r="G24" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="8">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C25" s="8">
+        <v>3</v>
+      </c>
+      <c r="D25" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="8">
-[...2 lines deleted...]
-      <c r="D25" s="8" t="s">
+      <c r="E25" s="8">
+        <v>2</v>
+      </c>
+      <c r="F25" s="8" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G25" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="8">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C26" s="8">
         <v>3</v>
       </c>
       <c r="D26" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E26" s="8">
+        <v>2</v>
+      </c>
+      <c r="F26" s="8" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G26" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="8">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C27" s="8">
         <v>3</v>
       </c>
       <c r="D27" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E27" s="8">
+        <v>2</v>
+      </c>
+      <c r="F27" s="8" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G27" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="8">
         <v>21</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C28" s="8">
         <v>3</v>
       </c>
       <c r="D28" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E28" s="8">
+        <v>2</v>
+      </c>
+      <c r="F28" s="8" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G28" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="7">
         <v>22</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C29" s="7">
         <v>3</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E29" s="7">
         <v>1</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>37</v>
       </c>
       <c r="G29" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="8">
         <v>23</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C30" s="8">
         <v>1</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="8">
         <v>2</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G30" s="8">
         <v>2</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="7">
         <v>24</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C31" s="7">
         <v>2</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E31" s="7">
         <v>1</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G31" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="8">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C32" s="8">
         <v>2</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E32" s="8">
         <v>2</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G32" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="8">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C33" s="8">
         <v>2</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="E33" s="8">
         <v>2</v>
       </c>
       <c r="F33" s="8" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="G33" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7">
         <v>27</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C34" s="7">
         <v>3</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E34" s="7">
         <v>1</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G34" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="7">
         <v>28</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C35" s="7">
         <v>3</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E35" s="7">
         <v>1</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G35" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7">
         <v>29</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C36" s="7">
         <v>3</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E36" s="7">
         <v>1</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G36" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="7">
         <v>30</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C37" s="7">
         <v>3</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E37" s="7">
         <v>1</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G37" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7">
         <v>31</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C38" s="7">
         <v>3</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E38" s="7">
         <v>1</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G38" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="7">
         <v>32</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C39" s="7">
         <v>3</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E39" s="7">
         <v>1</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G39" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7">
         <v>33</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C40" s="7">
         <v>3</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E40" s="7">
         <v>1</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G40" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="7">
         <v>34</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C41" s="7">
         <v>3</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E41" s="7">
         <v>1</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G41" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7">
         <v>35</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C42" s="7">
         <v>3</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E42" s="7">
         <v>1</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G42" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="7">
         <v>36</v>
       </c>
       <c r="B43" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C43" s="7">
+        <v>2</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E43" s="7">
+        <v>1</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G43" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="8">
+        <v>37</v>
+      </c>
+      <c r="B44" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="C43" s="7">
-[...35 lines deleted...]
-        <v>0</v>
+      <c r="C44" s="8">
+        <v>2</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E44" s="8">
+        <v>2</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="G44" s="8">
+        <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="7">
         <v>38</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C45" s="7">
         <v>3</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E45" s="7">
         <v>1</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G45" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7">
         <v>39</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C46" s="7">
         <v>3</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E46" s="7">
         <v>1</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G46" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="7">
         <v>40</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C47" s="7">
         <v>3</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E47" s="7">
         <v>1</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G47" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="8">
         <v>41</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C48" s="8">
         <v>3</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="E48" s="8">
         <v>2</v>
       </c>
       <c r="F48" s="8" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="G48" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="10" t="s">
+      <c r="A50" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B50" s="9"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="9"/>
+      <c r="E50" s="9"/>
+      <c r="F50" s="9"/>
+      <c r="G50" s="10">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="11" t="s">
         <v>74</v>
       </c>
-      <c r="B50" s="10"/>
-[...9 lines deleted...]
-      <c r="A51" s="12" t="s">
+      <c r="B51" s="11"/>
+      <c r="C51" s="11"/>
+      <c r="D51" s="11"/>
+      <c r="E51" s="11"/>
+      <c r="F51" s="11"/>
+      <c r="G51" s="12" t="s">
         <v>75</v>
-      </c>
-[...6 lines deleted...]
-        <v>76</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A51:F51"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>