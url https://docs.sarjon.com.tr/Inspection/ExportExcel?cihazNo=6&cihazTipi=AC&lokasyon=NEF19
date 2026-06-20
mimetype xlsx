--- v0 (2026-04-16)
+++ v1 (2026-06-20)
@@ -93,128 +93,128 @@
   <si>
     <t>Kategori</t>
   </si>
   <si>
     <t>Açıklama</t>
   </si>
   <si>
     <t>Puan</t>
   </si>
   <si>
     <t>Cihazın fiziksel durum kontrolü (darbe, çatlak, deformasyon vb.)</t>
   </si>
   <si>
     <t>Uygun</t>
   </si>
   <si>
     <t>İstasyonun çalışmaya elverişlidir.</t>
   </si>
   <si>
     <t>Cihaz montaj ve sabitleme uygunluk kontrolü</t>
   </si>
   <si>
     <t>Duba ve stoper var mı</t>
   </si>
   <si>
+    <t>Park alanı uygun mu yeterli boyutlarda mı</t>
+  </si>
+  <si>
+    <t>Pano ve DC cihaz kapaklarının açılmasına engel bir durum var mı</t>
+  </si>
+  <si>
+    <t>Kaideler düzgün mü</t>
+  </si>
+  <si>
+    <t>IP koruma sınıfı uygunluk doğrulaması</t>
+  </si>
+  <si>
+    <t>Ekran fonksiyon ve piksel kontrolü (ekranın tüm bölgeleri)</t>
+  </si>
+  <si>
+    <t>Bulunmamaktadır</t>
+  </si>
+  <si>
+    <t>İlgili özellik/ekipman istasyonda bulunmamaktadır.</t>
+  </si>
+  <si>
+    <t>Soket ve LED göstergelerin durum ve renk kontrolü</t>
+  </si>
+  <si>
+    <t>Şarj kablosu ve konnektörlerin mekanik durum kontrolü</t>
+  </si>
+  <si>
+    <t>Cihaz içi yoğuşma, nem, su ve korozyon kontrolü</t>
+  </si>
+  <si>
+    <t>Havalandırma sistemi kontrolü (giriş/çıkış filtreleri ve fan sistemi)</t>
+  </si>
+  <si>
+    <t>Park alanı, pano veya cihaz su birikmesi uygunluk kontrolü</t>
+  </si>
+  <si>
+    <t>Cihazda kablo management var mı sağlam mı</t>
+  </si>
+  <si>
+    <t>Tava var mı uygun mu</t>
+  </si>
+  <si>
+    <t>Emniyet mesafeleri uygun mu</t>
+  </si>
+  <si>
+    <t>DC güç modüllerinin fonksiyon kontrolü</t>
+  </si>
+  <si>
+    <t>Besleme giriş terminallerinin kontrolü (kararma, kavrulma, izolasyon deformasyonu vb.)</t>
+  </si>
+  <si>
+    <t>Kontrol Edilmedi</t>
+  </si>
+  <si>
+    <t>Kontrol gerçekleştirilemedi.</t>
+  </si>
+  <si>
+    <t>Kaçak akım koruma cihazı (RCD/RCB) ve MCB/MCCB test butonlarının kontrolü</t>
+  </si>
+  <si>
+    <t>Kaçak akım nominal değer uygunluk kontrolü</t>
+  </si>
+  <si>
+    <t>Cihazın maksimum güçte çalışma kontrolü</t>
+  </si>
+  <si>
+    <t>Kapak emniyet switch ve acil stop fonksiyon testi</t>
+  </si>
+  <si>
+    <t>Alanı görecek şekilde kamera mevcut mu</t>
+  </si>
+  <si>
     <t>Uygun Değil</t>
   </si>
   <si>
     <t>İstasyonun acil olmayan düzeltmeler gerekmektedir. İstasyon çalışır durumdadır.</t>
   </si>
   <si>
-    <t>Park alanı uygun mu yeterli boyutlarda mı</t>
-[...70 lines deleted...]
-  <si>
     <t>Backend program / haberleşme bağlantı kontrolü</t>
   </si>
   <si>
     <t>Periyodik bakım kayıtlarının kontrolü</t>
   </si>
   <si>
     <t>Garanti durumunun doğrulanması</t>
   </si>
   <si>
     <t>Lokasyon tahsis edilen güç kapasite uygunluk kontrolü</t>
   </si>
   <si>
     <t>Enerji odası bağlantıları ile ana şalter ve TMŞ değer uygunluk kontrolü</t>
   </si>
   <si>
     <t>Kaçak elektrik kullanımına neden olabilecek bağlantı kontrolü</t>
   </si>
   <si>
     <t>Enerji şirketi abonelik sürecinin tamamlanma durumu</t>
   </si>
   <si>
     <t>Enerji odası–IDP arası kablo tipi ve kesit uygunluğu (bakır/alüminyum)</t>
   </si>
   <si>
     <t>IDP pano ana şalter, TMŞ ve sigorta değer uygunluk kontrolü</t>
@@ -234,51 +234,51 @@
   <si>
     <t>Eksik parça veya uygunsuz durumlar mevcuttur. Eksiklerin mutlaka giderilmesi gerekmektedir.</t>
   </si>
   <si>
     <t>Sayaç sertifikasyon ve çalışma kontrolü</t>
   </si>
   <si>
     <t>Şebeke gerilim uygunluk kontrolü</t>
   </si>
   <si>
     <t>Topraklama hattı varlık kontrolü</t>
   </si>
   <si>
     <t>Toprak-nötr arası gerilim uygunluk ölçümü</t>
   </si>
   <si>
     <t>Topraklama ölçümleri yapılmış mı raporu var mı</t>
   </si>
   <si>
     <t>Toplam Puan</t>
   </si>
   <si>
     <t>Skor Oranı</t>
   </si>
   <si>
-    <t>36.77%</t>
+    <t>35.74%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -578,596 +578,596 @@
     </row>
     <row r="9">
       <c r="A9" s="7">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="7">
         <v>3</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="7">
         <v>1</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="8">
-[...2 lines deleted...]
-      <c r="B10" s="8" t="s">
+      <c r="A10" s="7">
+        <v>3</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C10" s="8">
-[...12 lines deleted...]
-        <v>2</v>
+      <c r="C10" s="7">
+        <v>1</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="7">
+        <v>1</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G10" s="7">
+        <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C11" s="7">
         <v>1</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="7">
         <v>1</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C12" s="7">
         <v>2</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="7">
         <v>1</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G12" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C13" s="7">
         <v>2</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="7">
         <v>1</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G13" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C14" s="7">
         <v>2</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="7">
         <v>1</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G14" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="7">
+        <v>3</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="7">
+        <v>1</v>
+      </c>
+      <c r="F15" s="7" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G15" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C16" s="7">
         <v>1</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="7">
         <v>1</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G16" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="7">
         <v>1</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G17" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="8">
+      <c r="A18" s="7">
         <v>11</v>
       </c>
-      <c r="B18" s="8" t="s">
-[...15 lines deleted...]
-        <v>4</v>
+      <c r="B18" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="7">
+        <v>2</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="7">
+        <v>1</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G18" s="7">
+        <v>2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C19" s="7">
         <v>2</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E19" s="7">
         <v>1</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G19" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="7">
         <v>1</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G20" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C21" s="7">
         <v>1</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E21" s="7">
         <v>1</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G21" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C22" s="7">
         <v>1</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E22" s="7">
         <v>1</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G22" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C23" s="7">
         <v>2</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E23" s="7">
         <v>1</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G23" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C24" s="7">
         <v>3</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E24" s="7">
         <v>1</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G24" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="8">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C25" s="8">
         <v>3</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E25" s="8">
         <v>2</v>
       </c>
       <c r="F25" s="8" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G25" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="8">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C26" s="8">
         <v>3</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E26" s="8">
         <v>2</v>
       </c>
       <c r="F26" s="8" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G26" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="8">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C27" s="8">
         <v>3</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E27" s="8">
         <v>2</v>
       </c>
       <c r="F27" s="8" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G27" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7">
         <v>21</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C28" s="7">
         <v>3</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E28" s="7">
         <v>1</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G28" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="7">
         <v>22</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C29" s="7">
         <v>3</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E29" s="7">
         <v>1</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G29" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="8">
         <v>23</v>
       </c>
       <c r="B30" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C30" s="8">
+        <v>1</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E30" s="8">
+        <v>2</v>
+      </c>
+      <c r="F30" s="8" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G30" s="8">
         <v>2</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="7">
         <v>24</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="7">
         <v>2</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E31" s="7">
         <v>1</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G31" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="8">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="8">
         <v>2</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="E32" s="8">
         <v>2</v>
       </c>
       <c r="F32" s="8" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="G32" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="8">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="8">
         <v>2</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="E33" s="8">
         <v>2</v>
       </c>
       <c r="F33" s="8" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="G33" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7">
         <v>27</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="7">
         <v>3</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E34" s="7">
         <v>1</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G34" s="7">
@@ -1347,80 +1347,80 @@
       </c>
       <c r="D42" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E42" s="7">
         <v>1</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G42" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="9">
         <v>36</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C43" s="9">
         <v>2</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="E43" s="9">
         <v>3</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="9">
         <v>6</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7">
         <v>37</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C44" s="7">
         <v>2</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E44" s="7">
         <v>1</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G44" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="7">
         <v>38</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C45" s="7">
         <v>3</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E45" s="7">
         <v>1</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G45" s="7">
@@ -1462,73 +1462,73 @@
       </c>
       <c r="D47" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E47" s="7">
         <v>1</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="G47" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="8">
         <v>41</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C48" s="8">
         <v>3</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="E48" s="8">
         <v>2</v>
       </c>
       <c r="F48" s="8" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="G48" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B50" s="10"/>
       <c r="C50" s="10"/>
       <c r="D50" s="10"/>
       <c r="E50" s="10"/>
       <c r="F50" s="10"/>
       <c r="G50" s="11">
-        <v>107</v>
+        <v>104</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="12"/>
       <c r="D51" s="12"/>
       <c r="E51" s="12"/>
       <c r="F51" s="12"/>
       <c r="G51" s="13" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A51:F51"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>